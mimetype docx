--- v0 (2026-06-24)
+++ v1 (2026-08-11)
@@ -264,130 +264,182 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="292F3E48" w14:textId="2CDE6217" w:rsidR="006179D5" w:rsidRPr="00EF73C3" w:rsidRDefault="006179D5" w:rsidP="00AD5B9E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:snapToGrid/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58F130DE" w14:textId="20D7C82A" w:rsidR="00D655B5" w:rsidRPr="003228C0" w:rsidRDefault="003228C0" w:rsidP="006179D5">
+    <w:p w14:paraId="58F130DE" w14:textId="6BCB21FD" w:rsidR="00D655B5" w:rsidRPr="003228C0" w:rsidRDefault="003228C0" w:rsidP="006179D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5166"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003228C0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Anmeldeformular </w:t>
       </w:r>
       <w:r w:rsidR="00414E3D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Umzugsteilnehmer</w:t>
       </w:r>
-      <w:r w:rsidR="004B70BF">
+      <w:r w:rsidRPr="003228C0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F906DE">
+      <w:r w:rsidR="00482B9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>14. Februar</w:t>
+        <w:t>06</w:t>
       </w:r>
-      <w:r w:rsidR="004B70BF">
+      <w:r w:rsidR="00263744">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003228C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E812D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Februar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003228C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D738C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="003228C0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> im Hertiquartier Zug</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AFAC8C8" w14:textId="77777777" w:rsidR="00D13927" w:rsidRDefault="00D13927" w:rsidP="006179D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5166"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:snapToGrid/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
@@ -1017,51 +1069,51 @@
           <w:p w14:paraId="43D66F49" w14:textId="77777777" w:rsidR="00414E3D" w:rsidRPr="00303951" w:rsidRDefault="00414E3D" w:rsidP="008A7B4F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E74CC57" w14:textId="77777777" w:rsidR="00C61FD8" w:rsidRDefault="00C61FD8" w:rsidP="008A7B4F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A9B84B3" w14:textId="33529836" w:rsidR="00152C6C" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+    <w:p w14:paraId="056F61C7" w14:textId="6C513AC4" w:rsidR="00C61FD8" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Angaben zur teilnehmenden Gruppierung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E4E333" w14:textId="77777777" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
@@ -1089,145 +1141,115 @@
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="178FB548" w14:textId="04048965" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wir sind eine: (bitte ankreuzen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...45 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2A3F4E" w14:textId="032E17A8" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr w:rsidR="00303951" w14:paraId="70329B2A" w14:textId="77777777" w:rsidTr="008D2B44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23950D29" w14:textId="202F197C" w:rsidR="008D2B44" w:rsidRPr="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303951">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fasnachtsgesellschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="-1655679458"/>
+            <w:id w:val="-1662231112"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2826B676" w14:textId="1F1EB3DD" w:rsidR="00303951" w:rsidRDefault="004B70BF" w:rsidP="008A7B4F">
+              <w:p w14:paraId="2826B676" w14:textId="68799929" w:rsidR="00303951" w:rsidRDefault="00310539" w:rsidP="008A7B4F">
                 <w:pPr>
                   <w:pStyle w:val="KeinLeerraum"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -1242,64 +1264,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303951">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Guggenmusik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="-1470037826"/>
+            <w:id w:val="226889441"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="665C5ED3" w14:textId="069D822E" w:rsidR="00303951" w:rsidRDefault="004B70BF" w:rsidP="008A7B4F">
+              <w:p w14:paraId="665C5ED3" w14:textId="126C9813" w:rsidR="00303951" w:rsidRDefault="009A150C" w:rsidP="008A7B4F">
                 <w:pPr>
                   <w:pStyle w:val="KeinLeerraum"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -1314,64 +1336,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303951">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wagenbaugruppe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="-1647345495"/>
+            <w:id w:val="-1759504971"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="252EF6FB" w14:textId="65AB25FC" w:rsidR="00303951" w:rsidRDefault="004B70BF" w:rsidP="008A7B4F">
+              <w:p w14:paraId="252EF6FB" w14:textId="01CB6796" w:rsidR="00303951" w:rsidRDefault="009A150C" w:rsidP="008A7B4F">
                 <w:pPr>
                   <w:pStyle w:val="KeinLeerraum"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -1386,1137 +1408,954 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303951">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Brauchtumsgruppe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="-1177958917"/>
+            <w:id w:val="-401133642"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5AAE60A9" w14:textId="4C9B18A0" w:rsidR="00303951" w:rsidRDefault="004B70BF" w:rsidP="008A7B4F">
+              <w:p w14:paraId="5AAE60A9" w14:textId="4DB4B14B" w:rsidR="00303951" w:rsidRDefault="009A150C" w:rsidP="008A7B4F">
                 <w:pPr>
                   <w:pStyle w:val="KeinLeerraum"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B6E6EDD" w14:textId="77777777" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="6350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A4C3D" w14:paraId="7DF2EF25" w14:textId="77777777" w:rsidTr="003B4DC5">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00303951" w14:paraId="7DF2EF25" w14:textId="77777777" w:rsidTr="00303951">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2257A1AD" w14:textId="7867431B" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="003A4C3D">
+          <w:p w14:paraId="2257A1AD" w14:textId="5C0FEE18" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vereinsname</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...20 lines deleted...]
-              <w:p w14:paraId="16E22D5C" w14:textId="3D329AD2" w:rsidR="008D2B44" w:rsidRDefault="00CE209C" w:rsidP="00BA26A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6350" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-1894729208"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4D699AA9" w14:textId="6EBE2D1B" w:rsidR="00303951" w:rsidRDefault="009A150C" w:rsidP="008A7B4F">
                 <w:pPr>
                   <w:pStyle w:val="KeinLeerraum"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="008D4AFE">
+                <w:r w:rsidRPr="00611A79">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...1 lines deleted...]
-        </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="16E22D5C" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4C3D" w14:paraId="72951F2A" w14:textId="77777777" w:rsidTr="003B4DC5">
+      <w:tr w:rsidR="00303951" w14:paraId="72951F2A" w14:textId="77777777" w:rsidTr="00303951">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45560E8E" w14:textId="09D07ED7" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ansprechperson </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1179393A" w14:textId="53DB3A40" w:rsidR="008D2B44" w:rsidRPr="003B4DC5" w:rsidRDefault="001E1511" w:rsidP="000377D5">
-[...1 lines deleted...]
-              <w:pStyle w:val="KeinLeerraum"/>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...778 lines deleted...]
-              <w:p w14:paraId="2CDCE337" w14:textId="1BC58C05" w:rsidR="00303951" w:rsidRDefault="00F906DE" w:rsidP="00E964BC">
+              <w:id w:val="330411806"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4618DFA9" w14:textId="396DC4D3" w:rsidR="00303951" w:rsidRDefault="009A150C" w:rsidP="008A7B4F">
                 <w:pPr>
                   <w:pStyle w:val="KeinLeerraum"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00F906DE">
+                <w:r w:rsidRPr="00611A79">
                   <w:rPr>
-                    <w:rFonts w:eastAsia="Calibri"/>
-                    <w:color w:val="808080"/>
+                    <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...1 lines deleted...]
-        </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="1179393A" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4C3D" w14:paraId="6B10A6FC" w14:textId="77777777" w:rsidTr="003B4DC5">
+      <w:tr w:rsidR="00303951" w14:paraId="1B3CE757" w14:textId="77777777" w:rsidTr="00303951">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCEBAAE" w14:textId="272AED19" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adresse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6350" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1765029401"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="77921629" w14:textId="63353BFB" w:rsidR="008D2B44" w:rsidRDefault="00310539" w:rsidP="008A7B4F">
+                <w:pPr>
+                  <w:pStyle w:val="KeinLeerraum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00611A79">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="3A691D2E" w14:textId="77777777" w:rsidR="0089520C" w:rsidRDefault="0089520C" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58DC6C8B" w14:textId="77777777" w:rsidR="0089520C" w:rsidRDefault="0089520C" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00303951" w14:paraId="0290CCEB" w14:textId="77777777" w:rsidTr="00303951">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C031E6" w14:textId="19D5DEBF" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Telefonnummer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6350" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-1863121217"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="09654719" w14:textId="0D65D064" w:rsidR="00303951" w:rsidRDefault="009A150C" w:rsidP="008A7B4F">
+                <w:pPr>
+                  <w:pStyle w:val="KeinLeerraum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00611A79">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="5647262F" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00303951" w14:paraId="70C57ED3" w14:textId="77777777" w:rsidTr="00303951">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="581A50EC" w14:textId="779CDB09" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6350" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="236752035"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="01225B2D" w14:textId="4B86962B" w:rsidR="00303951" w:rsidRDefault="009A150C" w:rsidP="008A7B4F">
+                <w:pPr>
+                  <w:pStyle w:val="KeinLeerraum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00611A79">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="049F5D28" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00303951" w14:paraId="75F12564" w14:textId="77777777" w:rsidTr="00303951">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E7E252" w14:textId="233B36AE" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Webseite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6350" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="-347636052"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="791CBC7B" w14:textId="763251FD" w:rsidR="00303951" w:rsidRDefault="009A150C" w:rsidP="008A7B4F">
+                <w:pPr>
+                  <w:pStyle w:val="KeinLeerraum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00611A79">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="42E2129F" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00303951" w14:paraId="4887B952" w14:textId="77777777" w:rsidTr="00303951">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="183CD574" w14:textId="41C942AA" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Teilnehmende Personenzahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6350" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="650264381"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="2EC160EC" w14:textId="23D7AF92" w:rsidR="00303951" w:rsidRDefault="009A150C" w:rsidP="008A7B4F">
+                <w:pPr>
+                  <w:pStyle w:val="KeinLeerraum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00611A79">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="70D578C9" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00303951" w14:paraId="5DAB379B" w14:textId="77777777" w:rsidTr="00303951">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39496F01" w14:textId="41FD1062" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Motto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6350" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:id w:val="1612243426"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3DC7511A" w14:textId="0466A1BF" w:rsidR="00303951" w:rsidRDefault="009A150C" w:rsidP="008A7B4F">
+                <w:pPr>
+                  <w:pStyle w:val="KeinLeerraum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00611A79">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="51344796" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00303951" w14:paraId="310579B1" w14:textId="77777777" w:rsidTr="00303951">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC7399E" w14:textId="1522095C" w:rsidR="008D2B44" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Umzugswagen </w:t>
+            </w:r>
+            <w:r w:rsidR="008D2B44">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Breite/Höhe/Länge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E390761" w14:textId="38B50F8B" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Breite max. 2.5m Höhe max. 4m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDCE337" w14:textId="77777777" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6447" w14:paraId="6B10A6FC" w14:textId="77777777" w:rsidTr="00303951">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DDF8219" w14:textId="119F43FB" w:rsidR="00DC6447" w:rsidRDefault="00DC6447" w:rsidP="008A7B4F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Radwache</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="728ECB0D" w14:textId="7C6B16B2" w:rsidR="00DC6447" w:rsidRDefault="00DC6447" w:rsidP="008A7B4F">
+          <w:p w14:paraId="766E873F" w14:textId="77777777" w:rsidR="00DC6447" w:rsidRDefault="00DC6447" w:rsidP="008A7B4F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pro Achse und Seite eine Radwache</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="728ECB0D" w14:textId="1FD7F998" w:rsidR="00DC6447" w:rsidRDefault="00DC6447" w:rsidP="008A7B4F">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2864E5FD" w14:textId="77777777" w:rsidR="00C61FD8" w:rsidRDefault="00C61FD8" w:rsidP="008A7B4F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="143169F8" w14:textId="1BD4CB9A" w:rsidR="009B7015" w:rsidRDefault="009B7015">
-[...25 lines deleted...]
-    <w:p w14:paraId="4D93A571" w14:textId="77777777" w:rsidR="00DC6447" w:rsidRDefault="00DC6447" w:rsidP="008A7B4F">
+    <w:p w14:paraId="143169F8" w14:textId="77777777" w:rsidR="00DC6447" w:rsidRDefault="00DC6447" w:rsidP="008A7B4F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16ED221B" w14:textId="35286D02" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2565,744 +2404,321 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gründungsjahr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="439649012"/>
+            <w:id w:val="1091443751"/>
             <w:placeholder>
-              <w:docPart w:val="84FCEFCE8BA94F8FB6F97705C3605477"/>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6350" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="27542EB2" w14:textId="0E20A91C" w:rsidR="008D2B44" w:rsidRDefault="0065086A" w:rsidP="008A7B4F">
+              <w:p w14:paraId="27542EB2" w14:textId="27A76433" w:rsidR="008D2B44" w:rsidRDefault="009A150C" w:rsidP="008A7B4F">
                 <w:pPr>
                   <w:pStyle w:val="KeinLeerraum"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="008D4AFE">
+                <w:r w:rsidRPr="00611A79">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D2B44" w14:paraId="4F0B52DA" w14:textId="77777777" w:rsidTr="008D2B44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66AD244A" w14:textId="216560DC" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mitgliederzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="1595666028"/>
+            <w:id w:val="1982736835"/>
             <w:placeholder>
-              <w:docPart w:val="1D24A28F65C84A0386BE932661F63CF7"/>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
+            <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6350" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1B560BB1" w14:textId="0AC4DA40" w:rsidR="008D2B44" w:rsidRDefault="0065086A" w:rsidP="008A7B4F">
+              <w:p w14:paraId="1B560BB1" w14:textId="3949D33A" w:rsidR="008D2B44" w:rsidRDefault="009A150C" w:rsidP="008A7B4F">
                 <w:pPr>
                   <w:pStyle w:val="KeinLeerraum"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="008D4AFE">
+                <w:r w:rsidRPr="00611A79">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D2B44" w14:paraId="682E4825" w14:textId="77777777" w:rsidTr="008D2B44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA9E9DF" w14:textId="0941DD5E" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+          <w:p w14:paraId="558A8FD8" w14:textId="77777777" w:rsidR="00AC7346" w:rsidRDefault="008D2B44" w:rsidP="00AC7346">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Spannende Infos für unseren Speaker an der Umzugsroute um euch vorzustellen</w:t>
             </w:r>
+            <w:r w:rsidR="00AC7346">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA9E9DF" w14:textId="0941DD5E" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="00AC7346">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34D1DE98" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
-[...1 lines deleted...]
-              <w:pStyle w:val="KeinLeerraum"/>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:id w:val="-1745641195"/>
+              <w:id w:val="1640461593"/>
               <w:placeholder>
-                <w:docPart w:val="81421C7BA13949D5B190FE46BA84138F"/>
+                <w:docPart w:val="DefaultPlaceholder_1081868574"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="48834AF0" w14:textId="000AB303" w:rsidR="008D2B44" w:rsidRDefault="0065086A" w:rsidP="008A7B4F">
+              <w:p w14:paraId="44E3C4E0" w14:textId="1D739E71" w:rsidR="008D2B44" w:rsidRDefault="0089520C" w:rsidP="008A7B4F">
                 <w:pPr>
                   <w:pStyle w:val="KeinLeerraum"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="008D4AFE">
+                <w:r w:rsidRPr="00611A79">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="4CCEED7E" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
-[...323 lines deleted...]
-          <w:p w14:paraId="1A7DD3AD" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+          <w:p w14:paraId="1A7DD3AD" w14:textId="77777777" w:rsidR="0089520C" w:rsidRDefault="0089520C" w:rsidP="008A7B4F">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2871EE83" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+    <w:p w14:paraId="2871EE83" w14:textId="26743B35" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12C73317" w14:textId="2504345D" w:rsidR="00C61FD8" w:rsidRDefault="00C61FD8" w:rsidP="008A7B4F">
-[...109 lines deleted...]
-    <w:p w14:paraId="01AFD093" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+    <w:p w14:paraId="12C73317" w14:textId="77777777" w:rsidR="00C61FD8" w:rsidRDefault="00C61FD8" w:rsidP="008A7B4F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="604642D1" w14:textId="77777777" w:rsidR="00C61FD8" w:rsidRDefault="00C61FD8" w:rsidP="008A7B4F">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C61FD8" w:rsidSect="007951CB">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60D8683C" w14:textId="77777777" w:rsidR="00266DE4" w:rsidRDefault="00266DE4" w:rsidP="005D24E1">
+    <w:p w14:paraId="5DAA7455" w14:textId="77777777" w:rsidR="00AD3F36" w:rsidRDefault="00AD3F36" w:rsidP="005D24E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B394DA4" w14:textId="77777777" w:rsidR="00266DE4" w:rsidRDefault="00266DE4" w:rsidP="005D24E1">
+    <w:p w14:paraId="32F3BFAF" w14:textId="77777777" w:rsidR="00AD3F36" w:rsidRDefault="00AD3F36" w:rsidP="005D24E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3338,160 +2754,151 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="345C3F72" w14:textId="057F8171" w:rsidR="008D2B44" w:rsidRDefault="008D2B44">
+  <w:p w14:paraId="345C3F72" w14:textId="6D36295A" w:rsidR="008D2B44" w:rsidRDefault="008D2B44">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="543405915"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001E1511">
+        <w:r w:rsidR="00310539">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:tab/>
           <w:t>Einsenden</w:t>
         </w:r>
-        <w:r w:rsidR="00F906DE">
-          <w:t xml:space="preserve"> bis 20.12.2025</w:t>
+        <w:r w:rsidR="00DC6447">
+          <w:t xml:space="preserve"> bis 20.12.20</w:t>
+        </w:r>
+        <w:r w:rsidR="008A3F99">
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> per Mail an</w:t>
         </w:r>
         <w:r w:rsidR="00DC6447">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00F906DE">
+        <w:r w:rsidR="00FD662A">
           <w:rPr>
             <w:color w:val="0070C0"/>
           </w:rPr>
-          <w:t>umzug@lebuz</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>umzug@lebuz.ch</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="63756393" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EA28D20" w14:textId="77777777" w:rsidR="00266DE4" w:rsidRDefault="00266DE4" w:rsidP="005D24E1">
+    <w:p w14:paraId="2FFFE815" w14:textId="77777777" w:rsidR="00AD3F36" w:rsidRDefault="00AD3F36" w:rsidP="005D24E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FC563AA" w14:textId="77777777" w:rsidR="00266DE4" w:rsidRDefault="00266DE4" w:rsidP="005D24E1">
+    <w:p w14:paraId="038534B9" w14:textId="77777777" w:rsidR="00AD3F36" w:rsidRDefault="00AD3F36" w:rsidP="005D24E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="3355F31B" w14:textId="1891A904" w:rsidR="005D24E1" w:rsidRDefault="005D24E1">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="270DB201" wp14:editId="5899BB42">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="270DB201" wp14:editId="5899BB42">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>187325</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-256804</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7492524" cy="10328910"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1053480406" name="Grafik 2" descr="Ein Bild, das Kinderkunst, Zeichnung, Farbigkeit, Kunst enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1053480406" name="Grafik 2" descr="Ein Bild, das Kinderkunst, Zeichnung, Farbigkeit, Kunst enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3518,51 +2925,51 @@
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="72B18FB7" wp14:editId="290BCE24">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="72B18FB7" wp14:editId="290BCE24">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>180340</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>180340</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7200000" cy="10332000"/>
               <wp:effectExtent l="0" t="0" r="20320" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="1185242841" name="Rechteck 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7200000" cy="10332000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3586,51 +2993,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:rect w14:anchorId="03A15ECB" id="Rechteck 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:14.2pt;margin-top:14.2pt;width:566.95pt;height:813.55pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsiGPAhwIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGyEMfp+0/4B4Xy+XtusW9VJFrTpN&#10;6tpo7dRnykEPCTADkkv262fgcsm69mXaPXCA7c/2h+3zi43RZC18UGAbWh9NKBGWQ6vsc0N/PFx/&#10;+ERJiMy2TIMVDd2KQC/m79+d924mptCBboUnCGLDrHcN7WJ0s6oKvBOGhSNwwqJQgjcs4tE/V61n&#10;PaIbXU0nk49VD751HrgIAW+vipDOM76Ugsc7KYOIRDcUY4t59Xl9Sms1P2ezZ89cp/gQBvuHKAxT&#10;Fp2OUFcsMrLy6i8oo7iHADIecTAVSKm4yDlgNvXkRTb3HXMi54LkBDfSFP4fLL9d37ulRxp6F2YB&#10;tymLjfQm/TE+sslkbUeyxCYSjpdnSD9+lHCU1ZPj43ROfFZ7e+dD/CLAkLRpqMfnyCyx9U2IRXWn&#10;ktxZuFZa5yfRlvQIOz1DzCQKoFWbpPmQqkNcak/WDN+VcS5srLOeXplv0Jb7s9N9RLmgkkmO7wAN&#10;o9UWL/fp513capFcaftdSKJaTHhaAnnbd+hYK4rr+k3XGTAhS0xmxC7Bj0H+mVchatBPpiIX9mg8&#10;MPR6YMV4tMiewcbR2CgL/rXMNDI6eC76O5IKNYmlJ2i3S088lLYKjl8rfOgbFuKSeewjrA6cDfEO&#10;F6kBHxSGHSUd+F+v3Sd9LG+UUtJjXzY0/FwxLyjRXy0W/uf65CQ1cj6cnGIVUuIPJU+HErsyl4Al&#10;UuMUcjxvk37Uu630YB5xhCySVxQxy9F3Q3n0u8NlLPMChxAXi0VWw+Z1LN7Ye8cTeGI1FfLD5pF5&#10;N1R7xE65hV0Ps9mLoi+6ydLCYhVBqtwRe14HvrHxc80OQypNlsNz1tqP0vlvAAAA//8DAFBLAwQU&#10;AAYACAAAACEATJlNlt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF70L/wzKCN7tp&#10;bEKJ2ZRW0JMI1go9brNjEs3Oxuy2if31TkGwp5nhPd58L1+OthVH7H3jSMFsGoFAKp1pqFKwfXu8&#10;XYDwQZPRrSNU8IMelsXkKteZcQO94nETKsEh5DOtoA6hy6T0ZY1W+6nrkFj7cL3Vgc++kqbXA4fb&#10;VsZRlEqrG+IPte7wocbya3OwCuj9ab17iYZwWu3kHEc80fP3p1I31+PqHkTAMfyb4YzP6FAw094d&#10;yHjRKogXc3b+zbM+S+M7EHve0iRJQBa5vOxQ/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDsiGPAhwIAAJIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBMmU2W3wAAAAsBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" o:allowoverlap="f" filled="f" strokecolor="#2f5496 [2404]" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="097A2F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9BE892A"/>
     <w:lvl w:ilvl="0" w:tplc="0807000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -6774,330 +6181,330 @@
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BZFCSdO+t9b/OQ9i6rQTEBgB2ap1thSHK0oa37Pb5N5f0/A592yAdbvOeMjQWh1T5dN8vtIlUJS58HdL8HQubQ==" w:salt="O9R3f6F+7uJ7LHPXR0jD4A=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000024EE"/>
     <w:rsid w:val="00001586"/>
     <w:rsid w:val="000024EE"/>
     <w:rsid w:val="00033293"/>
-    <w:rsid w:val="000377D5"/>
     <w:rsid w:val="0004070E"/>
     <w:rsid w:val="000420CC"/>
     <w:rsid w:val="00054916"/>
     <w:rsid w:val="00055FB4"/>
-    <w:rsid w:val="000720AA"/>
     <w:rsid w:val="000A5D66"/>
     <w:rsid w:val="000C4DEB"/>
     <w:rsid w:val="000D6524"/>
     <w:rsid w:val="000D714C"/>
     <w:rsid w:val="000E232C"/>
     <w:rsid w:val="000E679E"/>
     <w:rsid w:val="000E767C"/>
     <w:rsid w:val="000F5256"/>
-    <w:rsid w:val="00152C6C"/>
     <w:rsid w:val="001571CF"/>
     <w:rsid w:val="0016324D"/>
     <w:rsid w:val="00164306"/>
     <w:rsid w:val="001902E1"/>
     <w:rsid w:val="001C14EB"/>
-    <w:rsid w:val="001C19F2"/>
     <w:rsid w:val="001D5F7F"/>
-    <w:rsid w:val="001E1511"/>
     <w:rsid w:val="001E163F"/>
     <w:rsid w:val="001F15E9"/>
     <w:rsid w:val="00215B0F"/>
     <w:rsid w:val="00217FBE"/>
+    <w:rsid w:val="00263744"/>
     <w:rsid w:val="00266DE4"/>
     <w:rsid w:val="00271BCD"/>
     <w:rsid w:val="00272219"/>
     <w:rsid w:val="00281ADE"/>
+    <w:rsid w:val="00294C15"/>
     <w:rsid w:val="002A1331"/>
+    <w:rsid w:val="002A1754"/>
     <w:rsid w:val="002B2FE7"/>
     <w:rsid w:val="002B348F"/>
     <w:rsid w:val="002C3801"/>
     <w:rsid w:val="002D7A75"/>
     <w:rsid w:val="002D7CE5"/>
     <w:rsid w:val="002F2CF0"/>
     <w:rsid w:val="00302930"/>
     <w:rsid w:val="00303951"/>
     <w:rsid w:val="00306E99"/>
+    <w:rsid w:val="00310539"/>
     <w:rsid w:val="0031327E"/>
     <w:rsid w:val="003228C0"/>
     <w:rsid w:val="00336264"/>
     <w:rsid w:val="00336E62"/>
     <w:rsid w:val="00342A85"/>
     <w:rsid w:val="00343983"/>
     <w:rsid w:val="00344C0F"/>
     <w:rsid w:val="00354162"/>
     <w:rsid w:val="003552C4"/>
     <w:rsid w:val="00356FC7"/>
     <w:rsid w:val="00382B7F"/>
-    <w:rsid w:val="003A4C3D"/>
-    <w:rsid w:val="003B4DC5"/>
     <w:rsid w:val="003D61A4"/>
     <w:rsid w:val="003D64F9"/>
     <w:rsid w:val="003E2D5B"/>
     <w:rsid w:val="003E6566"/>
     <w:rsid w:val="00405AD0"/>
+    <w:rsid w:val="00411693"/>
     <w:rsid w:val="0041449C"/>
     <w:rsid w:val="00414E3D"/>
     <w:rsid w:val="0042340F"/>
     <w:rsid w:val="004235DB"/>
     <w:rsid w:val="00442180"/>
     <w:rsid w:val="00455778"/>
     <w:rsid w:val="00457295"/>
     <w:rsid w:val="00470272"/>
     <w:rsid w:val="00471162"/>
+    <w:rsid w:val="00482B9A"/>
     <w:rsid w:val="004A1151"/>
     <w:rsid w:val="004A39C8"/>
-    <w:rsid w:val="004B70BF"/>
-    <w:rsid w:val="004B7D46"/>
     <w:rsid w:val="004C519D"/>
     <w:rsid w:val="004E1A9C"/>
     <w:rsid w:val="004F120D"/>
     <w:rsid w:val="004F4399"/>
-    <w:rsid w:val="00537EAF"/>
     <w:rsid w:val="0054464C"/>
     <w:rsid w:val="005461DC"/>
     <w:rsid w:val="00552364"/>
     <w:rsid w:val="00553D8A"/>
     <w:rsid w:val="0056379D"/>
     <w:rsid w:val="00591469"/>
     <w:rsid w:val="005950C5"/>
     <w:rsid w:val="005A22B6"/>
     <w:rsid w:val="005B0737"/>
     <w:rsid w:val="005B30F1"/>
     <w:rsid w:val="005C0E8E"/>
     <w:rsid w:val="005C4906"/>
     <w:rsid w:val="005D24E1"/>
     <w:rsid w:val="005D7D62"/>
+    <w:rsid w:val="005F45D2"/>
     <w:rsid w:val="0060198C"/>
     <w:rsid w:val="006051F9"/>
     <w:rsid w:val="00607BAE"/>
     <w:rsid w:val="006179D5"/>
     <w:rsid w:val="00635B83"/>
-    <w:rsid w:val="0065086A"/>
     <w:rsid w:val="00662892"/>
     <w:rsid w:val="006639F9"/>
     <w:rsid w:val="0066668F"/>
     <w:rsid w:val="00667AE8"/>
     <w:rsid w:val="00684204"/>
     <w:rsid w:val="00684CA5"/>
+    <w:rsid w:val="006922A6"/>
     <w:rsid w:val="006A0E4A"/>
     <w:rsid w:val="006A2A23"/>
     <w:rsid w:val="006B0D79"/>
     <w:rsid w:val="006F009B"/>
     <w:rsid w:val="006F3362"/>
-    <w:rsid w:val="006F3817"/>
     <w:rsid w:val="0071366E"/>
     <w:rsid w:val="00730F88"/>
     <w:rsid w:val="007562CF"/>
     <w:rsid w:val="00760761"/>
     <w:rsid w:val="00762FD2"/>
     <w:rsid w:val="00775E14"/>
     <w:rsid w:val="0078517B"/>
     <w:rsid w:val="007951CB"/>
     <w:rsid w:val="007D4676"/>
     <w:rsid w:val="007D5ACD"/>
     <w:rsid w:val="007D69B6"/>
     <w:rsid w:val="007E01BB"/>
+    <w:rsid w:val="007E6DDC"/>
     <w:rsid w:val="007F08BD"/>
     <w:rsid w:val="00846013"/>
+    <w:rsid w:val="00846A31"/>
     <w:rsid w:val="008604AA"/>
     <w:rsid w:val="0086697A"/>
+    <w:rsid w:val="0089520C"/>
+    <w:rsid w:val="008966D7"/>
+    <w:rsid w:val="008A3F99"/>
     <w:rsid w:val="008A7B4F"/>
     <w:rsid w:val="008B2B67"/>
     <w:rsid w:val="008D2B44"/>
     <w:rsid w:val="008F07A6"/>
     <w:rsid w:val="0091697B"/>
     <w:rsid w:val="00953FEA"/>
     <w:rsid w:val="00972872"/>
     <w:rsid w:val="00982FE8"/>
     <w:rsid w:val="00985AAA"/>
     <w:rsid w:val="009945A3"/>
-    <w:rsid w:val="009B7015"/>
+    <w:rsid w:val="009A150C"/>
     <w:rsid w:val="009B757C"/>
     <w:rsid w:val="009C4E60"/>
     <w:rsid w:val="009D328A"/>
     <w:rsid w:val="009D6399"/>
     <w:rsid w:val="009D6A80"/>
     <w:rsid w:val="009E647B"/>
     <w:rsid w:val="009E7707"/>
     <w:rsid w:val="009E7DDC"/>
     <w:rsid w:val="009F499F"/>
     <w:rsid w:val="00A11EAB"/>
     <w:rsid w:val="00A23978"/>
     <w:rsid w:val="00A47BEA"/>
     <w:rsid w:val="00A54D23"/>
     <w:rsid w:val="00A6267F"/>
     <w:rsid w:val="00A635BC"/>
     <w:rsid w:val="00A80BF6"/>
     <w:rsid w:val="00A81EAB"/>
     <w:rsid w:val="00A913DC"/>
     <w:rsid w:val="00A95093"/>
     <w:rsid w:val="00A958C5"/>
     <w:rsid w:val="00AA6996"/>
     <w:rsid w:val="00AB02B3"/>
+    <w:rsid w:val="00AC7346"/>
     <w:rsid w:val="00AD099F"/>
+    <w:rsid w:val="00AD3F36"/>
     <w:rsid w:val="00AD5237"/>
     <w:rsid w:val="00AD5B9E"/>
     <w:rsid w:val="00AE364E"/>
     <w:rsid w:val="00AF3590"/>
     <w:rsid w:val="00B06731"/>
     <w:rsid w:val="00B22691"/>
-    <w:rsid w:val="00B228CF"/>
     <w:rsid w:val="00B3468B"/>
     <w:rsid w:val="00B361CD"/>
-    <w:rsid w:val="00B66E6E"/>
     <w:rsid w:val="00B91A01"/>
     <w:rsid w:val="00B96658"/>
-    <w:rsid w:val="00BA26A0"/>
+    <w:rsid w:val="00B9781E"/>
     <w:rsid w:val="00BB2843"/>
-    <w:rsid w:val="00BC0C94"/>
     <w:rsid w:val="00BD548D"/>
     <w:rsid w:val="00BD6162"/>
     <w:rsid w:val="00BD6A81"/>
     <w:rsid w:val="00C012EC"/>
-    <w:rsid w:val="00C21B15"/>
     <w:rsid w:val="00C26D64"/>
     <w:rsid w:val="00C45010"/>
-    <w:rsid w:val="00C537FB"/>
     <w:rsid w:val="00C5747C"/>
     <w:rsid w:val="00C61FD8"/>
     <w:rsid w:val="00C62AB8"/>
     <w:rsid w:val="00C70474"/>
     <w:rsid w:val="00C72098"/>
     <w:rsid w:val="00C822F5"/>
     <w:rsid w:val="00C82861"/>
     <w:rsid w:val="00CC4F04"/>
-    <w:rsid w:val="00CE209C"/>
-    <w:rsid w:val="00CE3F96"/>
     <w:rsid w:val="00CF2FFC"/>
     <w:rsid w:val="00D0315B"/>
     <w:rsid w:val="00D03BCB"/>
     <w:rsid w:val="00D13927"/>
     <w:rsid w:val="00D40AA3"/>
     <w:rsid w:val="00D506E5"/>
     <w:rsid w:val="00D655B5"/>
     <w:rsid w:val="00D728B5"/>
+    <w:rsid w:val="00D738C4"/>
     <w:rsid w:val="00D8260F"/>
     <w:rsid w:val="00DC0DAE"/>
     <w:rsid w:val="00DC6447"/>
     <w:rsid w:val="00DF1BC5"/>
     <w:rsid w:val="00E206DD"/>
     <w:rsid w:val="00E32591"/>
     <w:rsid w:val="00E3411C"/>
     <w:rsid w:val="00E405C4"/>
     <w:rsid w:val="00E43C79"/>
     <w:rsid w:val="00E56B81"/>
     <w:rsid w:val="00E60B0A"/>
+    <w:rsid w:val="00E812D5"/>
     <w:rsid w:val="00E86E75"/>
-    <w:rsid w:val="00E964BC"/>
+    <w:rsid w:val="00E92D37"/>
     <w:rsid w:val="00E97C2E"/>
     <w:rsid w:val="00EA21DC"/>
     <w:rsid w:val="00EA2A29"/>
     <w:rsid w:val="00EC43C8"/>
+    <w:rsid w:val="00ED29FC"/>
     <w:rsid w:val="00EF6E7A"/>
     <w:rsid w:val="00EF7F15"/>
+    <w:rsid w:val="00F1163D"/>
     <w:rsid w:val="00F14673"/>
     <w:rsid w:val="00F321D8"/>
     <w:rsid w:val="00F51988"/>
     <w:rsid w:val="00F60249"/>
     <w:rsid w:val="00F6320F"/>
     <w:rsid w:val="00F73535"/>
     <w:rsid w:val="00F84EF1"/>
     <w:rsid w:val="00F856CD"/>
-    <w:rsid w:val="00F906DE"/>
-    <w:rsid w:val="00F92A07"/>
     <w:rsid w:val="00FA2DD2"/>
     <w:rsid w:val="00FB074C"/>
     <w:rsid w:val="00FC6550"/>
     <w:rsid w:val="00FC68D0"/>
+    <w:rsid w:val="00FD662A"/>
     <w:rsid w:val="00FD7F50"/>
     <w:rsid w:val="00FF77EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7DAB9AD3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B2CA4550-CDBC-4777-91BB-11545857CB36}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -7614,51 +7021,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00972872"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00972872"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00152C6C"/>
+    <w:rsid w:val="009A150C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="58477379">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="975376346">
       <w:bodyDiv w:val="1"/>
@@ -7700,623 +7107,66 @@
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E1066E21C0B6486B8EF5914B25921EEF"/>
+        <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{613EAA85-0285-4C58-B601-E7DE58D4432F}"/>
+        <w:guid w:val="{4A707E94-D391-45CA-8017-5E6269DA59C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F11DDB" w:rsidRDefault="00F11DDB" w:rsidP="00F11DDB">
-[...557 lines deleted...]
-          <w:r w:rsidRPr="008D4AFE">
+        <w:p w:rsidR="0053304C" w:rsidRDefault="00911958">
+          <w:r w:rsidRPr="00611A79">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -8369,53 +7219,53 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0008563D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F11DDB"/>
+    <w:rsidRoot w:val="00911958"/>
+    <w:rsid w:val="0053304C"/>
+    <w:rsid w:val="00911958"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
@@ -8820,1447 +7670,66 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F11DDB"/>
+    <w:rsid w:val="0053304C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B9D8FC31FD84BFD9AA5484BD166EEB9">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD14D8F3FAE24B70B922B029AC2E9921">
+    <w:name w:val="DD14D8F3FAE24B70B922B029AC2E9921"/>
+    <w:rsid w:val="0053304C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B9D8FC31FD84BFD9AA5484BD166EEB91">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="75E67EBA4A0B417D84618C856EA1BCAF">
+    <w:name w:val="75E67EBA4A0B417D84618C856EA1BCAF"/>
+    <w:rsid w:val="0053304C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1066E21C0B6486B8EF5914B25921EEF">
-[...1364 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F52257D7639F4D57907EFECD70C78462">
+    <w:name w:val="F52257D7639F4D57907EFECD70C78462"/>
+    <w:rsid w:val="0053304C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -10532,82 +8001,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AAABF67-F291-495C-8B78-A0A7E2EC09D8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{047F86F7-6113-4C2E-8DB5-F021EF772143}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>217</Words>
-  <Characters>1371</Characters>
+  <Words>204</Words>
+  <Characters>1287</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1585</CharactersWithSpaces>
+  <CharactersWithSpaces>1489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Regula Notter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>