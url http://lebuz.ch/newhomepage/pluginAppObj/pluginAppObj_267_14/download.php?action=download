--- v0 (2026-06-24)
+++ v1 (2026-08-11)
@@ -1,1887 +1,1355 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:tbl>
-[...255 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4C2E0F86" w14:textId="01F96A3A" w:rsidR="00AE0D18" w:rsidRDefault="00876919" w:rsidP="00DD5278">
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1646810429"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00A80D4B">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008C2F1D">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:snapToGrid/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70E69CBB" wp14:editId="31112F5F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1087200" cy="1087200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21196"/>
+                <wp:lineTo x="21196" y="21196"/>
+                <wp:lineTo x="21196" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="349210475" name="Grafik 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="349210475" name="Grafik 349210475"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1087200" cy="1087200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00970AD9">
+        <w:t xml:space="preserve">Zunft der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00970AD9">
+        <w:t>Letzibuzäli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1A9CBE34" w14:textId="5F649586" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Chamerstrasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 65</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2BB594" w14:textId="349C521E" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+      <w:r>
+        <w:t xml:space="preserve">6300 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Zug</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6784CD13" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278"/>
+    <w:p w14:paraId="0B3FDA2E" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:snapToGrid/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565EAB57" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003228C0">
+    </w:p>
+    <w:p w14:paraId="15743975" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:snapToGrid/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796BDE62" w14:textId="26CD09EF" w:rsidR="00970AD9" w:rsidRPr="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00970AD9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Anmeldeformular </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00721A8C">
+      <w:r w:rsidRPr="00970AD9">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:snapToGrid/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
-          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Guggenauftritt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00262421">
+      <w:r w:rsidRPr="00970AD9">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:snapToGrid/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
-          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 14. Februar 2026</w:t>
+        <w:t xml:space="preserve"> 06.02.2026, </w:t>
       </w:r>
-      <w:r w:rsidR="00721A8C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00970AD9">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:snapToGrid/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
-          <w:lang w:val="de-CH"/>
-[...13 lines deleted...]
-          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Lebuzenmeile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00721A8C">
+      <w:r w:rsidRPr="00970AD9">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:snapToGrid/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
-          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Zug</w:t>
       </w:r>
-      <w:r w:rsidRPr="003228C0">
+    </w:p>
+    <w:p w14:paraId="787AB93A" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:snapToGrid/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Zug</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AFAC8C8" w14:textId="77777777" w:rsidR="00D13927" w:rsidRDefault="00D13927" w:rsidP="006179D5">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="605D8925" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4106"/>
-        <w:gridCol w:w="6350"/>
+        <w:gridCol w:w="5228"/>
+        <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00303951" w14:paraId="7DF2EF25" w14:textId="77777777" w:rsidTr="00303951">
+      <w:tr w:rsidR="00970AD9" w14:paraId="496DEA3F" w14:textId="77777777" w:rsidTr="00970AD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2257A1AD" w14:textId="5C0FEE18" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+          <w:p w14:paraId="126DF9F1" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00970AD9">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1590"/>
+              </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="30C4C61A" w14:textId="0DC9D145" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00970AD9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1590"/>
+              </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792728">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vereinsname</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-            <w:sdtPr>
+          <w:p w14:paraId="54A8494F" w14:textId="41CEFA32" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00970AD9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1590"/>
+              </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="1653709459"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5228" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="57113011" w14:textId="30B0074C" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A80D4B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00303951" w14:paraId="72951F2A" w14:textId="77777777" w:rsidTr="00303951">
+      <w:tr w:rsidR="00970AD9" w14:paraId="244E206D" w14:textId="77777777" w:rsidTr="00970AD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45560E8E" w14:textId="09D07ED7" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+          <w:p w14:paraId="2E6FC483" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="333B08F9" w14:textId="201A5D08" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ansprechperson </w:t>
-[...8 lines deleted...]
-            <w:sdtPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792728">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:id w:val="-1045821132"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="1179393A" w14:textId="14668EFE" w:rsidR="001655A5" w:rsidRDefault="001655A5" w:rsidP="001655A5">
+              <w:t>Ansprechperson</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C04636" w14:textId="7904FDF8" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-1050616386"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5228" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2352387F" w14:textId="153F29E8" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A80D4B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00303951" w14:paraId="1B3CE757" w14:textId="77777777" w:rsidTr="00303951">
+      <w:tr w:rsidR="00970AD9" w14:paraId="4566D857" w14:textId="77777777" w:rsidTr="00970AD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FCEBAAE" w14:textId="272AED19" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+          <w:p w14:paraId="7DAF3FFC" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="34E5BE3F" w14:textId="10D2AFCF" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792728">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-            <w:sdtPr>
+          <w:p w14:paraId="643EC997" w14:textId="18C110E4" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-1535492935"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5228" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="57C89772" w14:textId="62C0BB5C" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A80D4B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00303951" w14:paraId="0290CCEB" w14:textId="77777777" w:rsidTr="00303951">
+      <w:tr w:rsidR="00970AD9" w14:paraId="2ACFDCFE" w14:textId="77777777" w:rsidTr="00970AD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46C031E6" w14:textId="19D5DEBF" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+          <w:p w14:paraId="138029EA" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="29A93873" w14:textId="473691B2" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792728">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Telefonnummer</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-            <w:sdtPr>
+          <w:p w14:paraId="158658FA" w14:textId="115A138E" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="1276443775"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5228" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5E101A5A" w14:textId="08EE8501" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A80D4B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00303951" w14:paraId="70C57ED3" w14:textId="77777777" w:rsidTr="00303951">
+      <w:tr w:rsidR="00970AD9" w14:paraId="3A33B5A2" w14:textId="77777777" w:rsidTr="00970AD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="581A50EC" w14:textId="779CDB09" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+          <w:p w14:paraId="1A8D4828" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="56992CC3" w14:textId="36D4BE17" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Mail</w:t>
-[...8 lines deleted...]
-            <w:sdtPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792728">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:id w:val="89435653"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="049F5D28" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+              <w:t>E-Mail</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="035DBE24" w14:textId="64112DA5" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-214126109"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5228" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3E541197" w14:textId="60AFC4FD" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A80D4B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00303951" w14:paraId="75F12564" w14:textId="77777777" w:rsidTr="00303951">
+      <w:tr w:rsidR="00970AD9" w14:paraId="495AD7DE" w14:textId="77777777" w:rsidTr="00970AD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08E7E252" w14:textId="233B36AE" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+          <w:p w14:paraId="18EB92C9" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="20DDAF3F" w14:textId="3915EB2B" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792728">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Webseite</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-            <w:sdtPr>
+          <w:p w14:paraId="6CCBD147" w14:textId="2D888086" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="813604934"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5228" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6228914B" w14:textId="0185C2BE" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A80D4B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00303951" w14:paraId="4887B952" w14:textId="77777777" w:rsidTr="00303951">
+      <w:tr w:rsidR="00970AD9" w14:paraId="61006EB5" w14:textId="77777777" w:rsidTr="00970AD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="183CD574" w14:textId="41C942AA" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+          <w:p w14:paraId="40D5CC13" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="4696A73F" w14:textId="206AEB69" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Teilnehmende Personenzahl</w:t>
-[...8 lines deleted...]
-            <w:sdtPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792728">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:id w:val="-2021461484"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="70D578C9" w14:textId="77777777" w:rsidR="008D2B44" w:rsidRDefault="008D2B44" w:rsidP="008A7B4F">
+              <w:t>Teilnehmende Personenanzahl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35C7B647" w14:textId="39B08C4D" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-1042363268"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5228" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="49A884EE" w14:textId="03325112" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A80D4B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00303951" w14:paraId="5DAB379B" w14:textId="77777777" w:rsidTr="00303951">
+      <w:tr w:rsidR="00970AD9" w14:paraId="21586C44" w14:textId="77777777" w:rsidTr="00970AD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39496F01" w14:textId="41FD1062" w:rsidR="00303951" w:rsidRDefault="00303951" w:rsidP="008A7B4F">
+          <w:p w14:paraId="35861A6F" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="01F9996A" w14:textId="6502BFD4" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792728">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Motto</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-            <w:sdtPr>
+          <w:p w14:paraId="367AA327" w14:textId="1874CE0F" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-935974823"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5228" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="19D1D155" w14:textId="17AE51CC" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A80D4B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A90DDB" w14:paraId="3ECE8145" w14:textId="77777777" w:rsidTr="00303951">
+      <w:tr w:rsidR="00970AD9" w14:paraId="3BD68E67" w14:textId="77777777" w:rsidTr="00970AD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4F0E3B" w14:textId="129FCE7E" w:rsidR="00A90DDB" w:rsidRDefault="00A90DDB" w:rsidP="008A7B4F">
+          <w:p w14:paraId="3F075CF6" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="2EB77F2B" w14:textId="74B0D5CF" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792728">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gründungsjahr</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-            <w:sdtPr>
+          <w:p w14:paraId="0A4A2D43" w14:textId="715AD497" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="1931002065"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5228" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5AB70F65" w14:textId="33112BA1" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A80D4B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A90DDB" w14:paraId="7B3C3D7F" w14:textId="77777777" w:rsidTr="00303951">
+      <w:tr w:rsidR="00970AD9" w14:paraId="17CCC35E" w14:textId="77777777" w:rsidTr="00970AD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A95A2AA" w14:textId="3A87504F" w:rsidR="00A90DDB" w:rsidRDefault="00A90DDB" w:rsidP="008A7B4F">
+          <w:p w14:paraId="6C71C064" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00970AD9">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="6BC09B25" w14:textId="18861F76" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00970AD9">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Mitgliederzahl</w:t>
-[...8 lines deleted...]
-            <w:sdtPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792728">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:id w:val="1943331664"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="198E1805" w14:textId="77777777" w:rsidR="00A90DDB" w:rsidRDefault="00A90DDB" w:rsidP="008A7B4F">
+              <w:t>Mitgliederanzahl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2468BCCC" w14:textId="398C5716" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-1245871411"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5228" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="611FB0C1" w14:textId="1EE484DB" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A80D4B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-    </w:tbl>
-[...76 lines deleted...]
-      <w:tr w:rsidR="00721A8C" w14:paraId="7AFAEEDD" w14:textId="77777777" w:rsidTr="00A90DDB">
+      <w:tr w:rsidR="00970AD9" w14:paraId="7AD8604B" w14:textId="77777777" w:rsidTr="00970AD9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="988" w:type="dxa"/>
+            <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC6E53A" w14:textId="6F1A6EA1" w:rsidR="00721A8C" w:rsidRDefault="00721A8C" w:rsidP="008A7B4F">
+          <w:p w14:paraId="7814A992" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="0BA2AC43" w14:textId="4BBA2F63" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...66 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00792728">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>17.30</w:t>
+              <w:t>Spannende Infos für unseren Speaker an der Umzugsroute, um euch vorzustellen</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...53 lines deleted...]
-          <w:p w14:paraId="2D4B0314" w14:textId="7CDBD72E" w:rsidR="00721A8C" w:rsidRDefault="00721A8C" w:rsidP="008A7B4F">
+          <w:p w14:paraId="62BBD263" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="7FE68785" w14:textId="77777777" w:rsidR="00792728" w:rsidRDefault="00792728" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...66 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="2E52E972" w14:textId="77777777" w:rsidR="00792728" w:rsidRPr="00792728" w:rsidRDefault="00792728" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...66 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="72846E27" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20.30</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E45237B" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6952C690" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="074D39E5" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71CB7DA9" w14:textId="51F8B942" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:sz w:val="24"/>
+              <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="-129332259"/>
-[...4 lines deleted...]
-            </w14:checkbox>
+            <w:id w:val="81263508"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2273A537" w14:textId="44E9924C" w:rsidR="00721A8C" w:rsidRDefault="00A607D9" w:rsidP="008A7B4F">
+              <w:p w14:paraId="26A09DF4" w14:textId="6BD9650D" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
                 <w:pPr>
-                  <w:pStyle w:val="KeinLeerraum"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                    <w:sz w:val="24"/>
+                    <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00A80D4B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
+                  <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C192E5C" w14:textId="77777777" w:rsidR="00721A8C" w:rsidRDefault="00721A8C" w:rsidP="008A7B4F">
-[...1 lines deleted...]
-        <w:pStyle w:val="KeinLeerraum"/>
+    <w:p w14:paraId="1E564FEB" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B13DBA" w14:textId="676A80DC" w:rsidR="00792728" w:rsidRPr="00792728" w:rsidRDefault="00792728" w:rsidP="00792728">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="KeinLeerraum"/>
+      <w:r w:rsidRPr="00792728">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Einsenden bis </w:t>
+      </w:r>
+      <w:r w:rsidR="00596C4F">
         <w:rPr>
-          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>20.12.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792728">
         <w:rPr>
-          <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve"> per E-Mail an: umzug@lebuz.ch</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C61FD8" w:rsidRPr="00A607D9" w:rsidSect="007951CB">
+    <w:sectPr w:rsidR="00792728" w:rsidRPr="00792728" w:rsidSect="00942B02">
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
-[...1 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="284" w:right="720" w:bottom="284" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60ACFA13" w14:textId="77777777" w:rsidR="009567AC" w:rsidRDefault="009567AC" w:rsidP="005D24E1">
+    <w:p w14:paraId="24C1345A" w14:textId="77777777" w:rsidR="009463F4" w:rsidRDefault="009463F4" w:rsidP="005D24E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="686E8A64" w14:textId="77777777" w:rsidR="009567AC" w:rsidRDefault="009567AC" w:rsidP="005D24E1">
+    <w:p w14:paraId="2724F019" w14:textId="77777777" w:rsidR="009463F4" w:rsidRDefault="009463F4" w:rsidP="005D24E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1890,175 +1358,93 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...65 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EAB82BD" w14:textId="77777777" w:rsidR="009567AC" w:rsidRDefault="009567AC" w:rsidP="005D24E1">
+    <w:p w14:paraId="4C424317" w14:textId="77777777" w:rsidR="009463F4" w:rsidRDefault="009463F4" w:rsidP="005D24E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A790935" w14:textId="77777777" w:rsidR="009567AC" w:rsidRDefault="009567AC" w:rsidP="005D24E1">
+    <w:p w14:paraId="26EA62A0" w14:textId="77777777" w:rsidR="009463F4" w:rsidRDefault="009463F4" w:rsidP="005D24E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="3355F31B" w14:textId="1891A904" w:rsidR="005D24E1" w:rsidRDefault="005D24E1">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="270DB201" wp14:editId="5899BB42">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659263" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="270DB201" wp14:editId="5899BB42">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>187325</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-256804</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7492524" cy="10328910"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1053480406" name="Grafik 2" descr="Ein Bild, das Kinderkunst, Zeichnung, Farbigkeit, Kunst enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1053480406" name="Grafik 2" descr="Ein Bild, das Kinderkunst, Zeichnung, Farbigkeit, Kunst enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2085,51 +1471,51 @@
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="72B18FB7" wp14:editId="290BCE24">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="72B18FB7" wp14:editId="290BCE24">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>180340</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>180340</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7200000" cy="10332000"/>
               <wp:effectExtent l="0" t="0" r="20320" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="1185242841" name="Rechteck 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7200000" cy="10332000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2153,53 +1539,53 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
-            <v:rect w14:anchorId="7CC2A94B" id="Rechteck 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:14.2pt;margin-top:14.2pt;width:566.95pt;height:813.55pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsiGPAhwIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGyEMfp+0/4B4Xy+XtusW9VJFrTpN&#10;6tpo7dRnykEPCTADkkv262fgcsm69mXaPXCA7c/2h+3zi43RZC18UGAbWh9NKBGWQ6vsc0N/PFx/&#10;+ERJiMy2TIMVDd2KQC/m79+d924mptCBboUnCGLDrHcN7WJ0s6oKvBOGhSNwwqJQgjcs4tE/V61n&#10;PaIbXU0nk49VD751HrgIAW+vipDOM76Ugsc7KYOIRDcUY4t59Xl9Sms1P2ezZ89cp/gQBvuHKAxT&#10;Fp2OUFcsMrLy6i8oo7iHADIecTAVSKm4yDlgNvXkRTb3HXMi54LkBDfSFP4fLL9d37ulRxp6F2YB&#10;tymLjfQm/TE+sslkbUeyxCYSjpdnSD9+lHCU1ZPj43ROfFZ7e+dD/CLAkLRpqMfnyCyx9U2IRXWn&#10;ktxZuFZa5yfRlvQIOz1DzCQKoFWbpPmQqkNcak/WDN+VcS5srLOeXplv0Jb7s9N9RLmgkkmO7wAN&#10;o9UWL/fp513capFcaftdSKJaTHhaAnnbd+hYK4rr+k3XGTAhS0xmxC7Bj0H+mVchatBPpiIX9mg8&#10;MPR6YMV4tMiewcbR2CgL/rXMNDI6eC76O5IKNYmlJ2i3S088lLYKjl8rfOgbFuKSeewjrA6cDfEO&#10;F6kBHxSGHSUd+F+v3Sd9LG+UUtJjXzY0/FwxLyjRXy0W/uf65CQ1cj6cnGIVUuIPJU+HErsyl4Al&#10;UuMUcjxvk37Uu630YB5xhCySVxQxy9F3Q3n0u8NlLPMChxAXi0VWw+Z1LN7Ye8cTeGI1FfLD5pF5&#10;N1R7xE65hV0Ps9mLoi+6ydLCYhVBqtwRe14HvrHxc80OQypNlsNz1tqP0vlvAAAA//8DAFBLAwQU&#10;AAYACAAAACEATJlNlt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF70L/wzKCN7tp&#10;bEKJ2ZRW0JMI1go9brNjEs3Oxuy2if31TkGwp5nhPd58L1+OthVH7H3jSMFsGoFAKp1pqFKwfXu8&#10;XYDwQZPRrSNU8IMelsXkKteZcQO94nETKsEh5DOtoA6hy6T0ZY1W+6nrkFj7cL3Vgc++kqbXA4fb&#10;VsZRlEqrG+IPte7wocbya3OwCuj9ab17iYZwWu3kHEc80fP3p1I31+PqHkTAMfyb4YzP6FAw094d&#10;yHjRKogXc3b+zbM+S+M7EHve0iRJQBa5vOxQ/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDsiGPAhwIAAJIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBMmU2W3wAAAAsBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" o:allowoverlap="f" filled="f" strokecolor="#2f5496 [2404]" strokeweight="1pt">
+            <v:rect w14:anchorId="22990043" id="Rechteck 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:14.2pt;margin-top:14.2pt;width:566.95pt;height:813.55pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsiGPAhwIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGyEMfp+0/4B4Xy+XtusW9VJFrTpN&#10;6tpo7dRnykEPCTADkkv262fgcsm69mXaPXCA7c/2h+3zi43RZC18UGAbWh9NKBGWQ6vsc0N/PFx/&#10;+ERJiMy2TIMVDd2KQC/m79+d924mptCBboUnCGLDrHcN7WJ0s6oKvBOGhSNwwqJQgjcs4tE/V61n&#10;PaIbXU0nk49VD751HrgIAW+vipDOM76Ugsc7KYOIRDcUY4t59Xl9Sms1P2ezZ89cp/gQBvuHKAxT&#10;Fp2OUFcsMrLy6i8oo7iHADIecTAVSKm4yDlgNvXkRTb3HXMi54LkBDfSFP4fLL9d37ulRxp6F2YB&#10;tymLjfQm/TE+sslkbUeyxCYSjpdnSD9+lHCU1ZPj43ROfFZ7e+dD/CLAkLRpqMfnyCyx9U2IRXWn&#10;ktxZuFZa5yfRlvQIOz1DzCQKoFWbpPmQqkNcak/WDN+VcS5srLOeXplv0Jb7s9N9RLmgkkmO7wAN&#10;o9UWL/fp513capFcaftdSKJaTHhaAnnbd+hYK4rr+k3XGTAhS0xmxC7Bj0H+mVchatBPpiIX9mg8&#10;MPR6YMV4tMiewcbR2CgL/rXMNDI6eC76O5IKNYmlJ2i3S088lLYKjl8rfOgbFuKSeewjrA6cDfEO&#10;F6kBHxSGHSUd+F+v3Sd9LG+UUtJjXzY0/FwxLyjRXy0W/uf65CQ1cj6cnGIVUuIPJU+HErsyl4Al&#10;UuMUcjxvk37Uu630YB5xhCySVxQxy9F3Q3n0u8NlLPMChxAXi0VWw+Z1LN7Ye8cTeGI1FfLD5pF5&#10;N1R7xE65hV0Ps9mLoi+6ydLCYhVBqtwRe14HvrHxc80OQypNlsNz1tqP0vlvAAAA//8DAFBLAwQU&#10;AAYACAAAACEATJlNlt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF70L/wzKCN7tp&#10;bEKJ2ZRW0JMI1go9brNjEs3Oxuy2if31TkGwp5nhPd58L1+OthVH7H3jSMFsGoFAKp1pqFKwfXu8&#10;XYDwQZPRrSNU8IMelsXkKteZcQO94nETKsEh5DOtoA6hy6T0ZY1W+6nrkFj7cL3Vgc++kqbXA4fb&#10;VsZRlEqrG+IPte7wocbya3OwCuj9ab17iYZwWu3kHEc80fP3p1I31+PqHkTAMfyb4YzP6FAw094d&#10;yHjRKogXc3b+zbM+S+M7EHve0iRJQBa5vOxQ/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDsiGPAhwIAAJIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBMmU2W3wAAAAsBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" o:allowoverlap="f" filled="f" strokecolor="#2f5496 [2404]" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="097A2F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9BE892A"/>
     <w:lvl w:ilvl="0" w:tplc="0807000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2594,50 +1980,502 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13FD0B60"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08070021"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15DF4882"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="609A8316"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A90207"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCDC455C"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17FE2C7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E788BEA"/>
+    <w:lvl w:ilvl="0" w:tplc="0807000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19FF018D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48D8E804"/>
     <w:lvl w:ilvl="0" w:tplc="0807000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2706,51 +2544,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ED74ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAB021CC"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2819,51 +2657,164 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27FE6DD4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5490980A"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C8A7867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3864C8"/>
     <w:lvl w:ilvl="0" w:tplc="0807000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2932,51 +2883,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FDC4623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C902E794"/>
     <w:lvl w:ilvl="0" w:tplc="0807000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3045,51 +2996,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31666514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAB6AAA2"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3158,51 +3109,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="318E56CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE9622C0"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3271,51 +3222,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D04EC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6940C92"/>
     <w:lvl w:ilvl="0" w:tplc="08070009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3384,51 +3335,164 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39C909F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08070021"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BEC1D62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6AC5F9C"/>
     <w:lvl w:ilvl="0" w:tplc="0807000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3497,51 +3561,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E8D7A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EECA108"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3610,51 +3674,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="415813D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE8CE6C"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3723,51 +3787,164 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42E92655"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D996F36C"/>
+    <w:lvl w:ilvl="0" w:tplc="0807000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C66231D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2C28BDC"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3836,51 +4013,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D7C4F99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59DA5E3C"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3949,51 +4126,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EED1E13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F107A40"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4062,51 +4239,164 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50396189"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08070021"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52512839"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0807001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -4148,51 +4438,164 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52846B29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C55C0F54"/>
+    <w:lvl w:ilvl="0" w:tplc="0807000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57D0196D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0807001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -4234,51 +4637,164 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="590B4C66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F97004A0"/>
+    <w:lvl w:ilvl="0" w:tplc="0807000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="591951FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8E60432"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4347,51 +4863,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61111751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73AE78F4"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4460,51 +4976,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="674D4C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6C24EDC"/>
     <w:lvl w:ilvl="0" w:tplc="0807000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4573,51 +5089,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BBC504D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD12C6FC"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4686,51 +5202,277 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DCD17DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1A07504"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FE86B24"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08070021"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73EE4F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10BE9B82"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4799,51 +5541,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="743D0A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2ECD1DA"/>
     <w:lvl w:ilvl="0" w:tplc="08070009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4912,164 +5654,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AE508D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEBCD494"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5138,51 +5767,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FCF6AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AACE443E"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5252,407 +5881,606 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="16">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BoYQFWqoHAbOZE2X/1g8NijjDaUoW03rDboMoqVji82wGit50MiWKzkqSfYzPJbpgWpsKHBcMVQqtQ0RDqd8aA==" w:salt="fNB0y40C9aK6Iuf8brNUjA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="6N41yngSY0NbIVnzq496khe3YmA12GyP82slYO2APGlZFIZstpf+lP9G7kXTzpMcLS5t8eOoDVhNjnOFqo3Qag==" w:salt="UGb6BJqil83jm8lLc3JGgg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000024EE"/>
     <w:rsid w:val="00001586"/>
     <w:rsid w:val="000024EE"/>
+    <w:rsid w:val="00012CBE"/>
+    <w:rsid w:val="0002209B"/>
     <w:rsid w:val="00033293"/>
-    <w:rsid w:val="0004070E"/>
     <w:rsid w:val="000420CC"/>
+    <w:rsid w:val="000473A2"/>
+    <w:rsid w:val="000540B4"/>
     <w:rsid w:val="00054916"/>
     <w:rsid w:val="00055FB4"/>
+    <w:rsid w:val="000642FE"/>
+    <w:rsid w:val="00073B29"/>
+    <w:rsid w:val="000856DD"/>
+    <w:rsid w:val="000A11E4"/>
     <w:rsid w:val="000A5D66"/>
+    <w:rsid w:val="000B0A6E"/>
     <w:rsid w:val="000C4DEB"/>
+    <w:rsid w:val="000C6FCB"/>
     <w:rsid w:val="000D6524"/>
     <w:rsid w:val="000D714C"/>
     <w:rsid w:val="000E232C"/>
     <w:rsid w:val="000E679E"/>
     <w:rsid w:val="000E767C"/>
     <w:rsid w:val="000F5256"/>
+    <w:rsid w:val="00102AB6"/>
+    <w:rsid w:val="00135784"/>
+    <w:rsid w:val="00143248"/>
     <w:rsid w:val="001571CF"/>
     <w:rsid w:val="0016324D"/>
     <w:rsid w:val="00164306"/>
-    <w:rsid w:val="001655A5"/>
+    <w:rsid w:val="00172795"/>
     <w:rsid w:val="001902E1"/>
+    <w:rsid w:val="00194F20"/>
+    <w:rsid w:val="001B0F49"/>
     <w:rsid w:val="001C14EB"/>
+    <w:rsid w:val="001C174B"/>
     <w:rsid w:val="001D5F7F"/>
+    <w:rsid w:val="001E536A"/>
     <w:rsid w:val="001F15E9"/>
     <w:rsid w:val="00215B0F"/>
-    <w:rsid w:val="00217FBE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00264690"/>
+    <w:rsid w:val="002172E0"/>
+    <w:rsid w:val="002213A7"/>
+    <w:rsid w:val="00222BD9"/>
+    <w:rsid w:val="002416C4"/>
+    <w:rsid w:val="00244B25"/>
+    <w:rsid w:val="002545C0"/>
+    <w:rsid w:val="00260652"/>
     <w:rsid w:val="00266DE4"/>
     <w:rsid w:val="00271BCD"/>
     <w:rsid w:val="00272219"/>
+    <w:rsid w:val="002773B5"/>
     <w:rsid w:val="00281ADE"/>
+    <w:rsid w:val="00291D10"/>
     <w:rsid w:val="002A1331"/>
+    <w:rsid w:val="002A1754"/>
     <w:rsid w:val="002B2FE7"/>
     <w:rsid w:val="002C3801"/>
     <w:rsid w:val="002D7A75"/>
     <w:rsid w:val="002D7CE5"/>
+    <w:rsid w:val="002E72CF"/>
+    <w:rsid w:val="002E79F1"/>
     <w:rsid w:val="002F2CF0"/>
+    <w:rsid w:val="002F5702"/>
     <w:rsid w:val="00302930"/>
-    <w:rsid w:val="00303951"/>
     <w:rsid w:val="00306E99"/>
     <w:rsid w:val="0031327E"/>
-    <w:rsid w:val="003228C0"/>
     <w:rsid w:val="00336264"/>
-    <w:rsid w:val="00336E62"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00342A85"/>
     <w:rsid w:val="00344C0F"/>
     <w:rsid w:val="00354162"/>
     <w:rsid w:val="003552C4"/>
     <w:rsid w:val="00356FC7"/>
+    <w:rsid w:val="0036617D"/>
+    <w:rsid w:val="00382AF8"/>
     <w:rsid w:val="00382B7F"/>
+    <w:rsid w:val="003A4418"/>
+    <w:rsid w:val="003A7548"/>
+    <w:rsid w:val="003B3719"/>
+    <w:rsid w:val="003C1BC3"/>
     <w:rsid w:val="003D61A4"/>
     <w:rsid w:val="003D64F9"/>
     <w:rsid w:val="003E2D5B"/>
     <w:rsid w:val="003E6566"/>
+    <w:rsid w:val="003F4909"/>
     <w:rsid w:val="00405AD0"/>
     <w:rsid w:val="0041449C"/>
-    <w:rsid w:val="00414E3D"/>
+    <w:rsid w:val="00415C2A"/>
     <w:rsid w:val="0042340F"/>
     <w:rsid w:val="004235DB"/>
+    <w:rsid w:val="004252C9"/>
+    <w:rsid w:val="004345E6"/>
     <w:rsid w:val="00442180"/>
+    <w:rsid w:val="004653BB"/>
     <w:rsid w:val="00470272"/>
     <w:rsid w:val="00471162"/>
-    <w:rsid w:val="004A1151"/>
+    <w:rsid w:val="004935C0"/>
     <w:rsid w:val="004A39C8"/>
+    <w:rsid w:val="004A6CE3"/>
     <w:rsid w:val="004C519D"/>
+    <w:rsid w:val="004C546C"/>
+    <w:rsid w:val="004D5AE0"/>
+    <w:rsid w:val="004E1827"/>
     <w:rsid w:val="004E1A9C"/>
+    <w:rsid w:val="004E77AF"/>
     <w:rsid w:val="004F120D"/>
     <w:rsid w:val="004F4399"/>
+    <w:rsid w:val="00511057"/>
+    <w:rsid w:val="00511DDF"/>
+    <w:rsid w:val="00511E11"/>
+    <w:rsid w:val="00517E84"/>
+    <w:rsid w:val="00530328"/>
+    <w:rsid w:val="005337E8"/>
     <w:rsid w:val="0054464C"/>
-    <w:rsid w:val="005461DC"/>
     <w:rsid w:val="00552364"/>
     <w:rsid w:val="00553D8A"/>
-    <w:rsid w:val="0056379D"/>
+    <w:rsid w:val="005558C6"/>
+    <w:rsid w:val="00564167"/>
+    <w:rsid w:val="005660DA"/>
+    <w:rsid w:val="00570F25"/>
+    <w:rsid w:val="0058073A"/>
+    <w:rsid w:val="00586635"/>
     <w:rsid w:val="00591469"/>
     <w:rsid w:val="005950C5"/>
-    <w:rsid w:val="005A22B6"/>
+    <w:rsid w:val="00596C4F"/>
+    <w:rsid w:val="005A33A9"/>
     <w:rsid w:val="005B0737"/>
     <w:rsid w:val="005B30F1"/>
     <w:rsid w:val="005C0E8E"/>
     <w:rsid w:val="005C4906"/>
+    <w:rsid w:val="005C79E7"/>
     <w:rsid w:val="005D24E1"/>
+    <w:rsid w:val="005D4438"/>
     <w:rsid w:val="0060198C"/>
     <w:rsid w:val="006051F9"/>
+    <w:rsid w:val="00607135"/>
     <w:rsid w:val="00607BAE"/>
+    <w:rsid w:val="0061289B"/>
+    <w:rsid w:val="00612FE8"/>
     <w:rsid w:val="006179D5"/>
+    <w:rsid w:val="00623046"/>
+    <w:rsid w:val="00660C1D"/>
     <w:rsid w:val="006639F9"/>
     <w:rsid w:val="0066668F"/>
     <w:rsid w:val="00667AE8"/>
+    <w:rsid w:val="00671582"/>
+    <w:rsid w:val="006822E8"/>
     <w:rsid w:val="00684204"/>
     <w:rsid w:val="00684CA5"/>
+    <w:rsid w:val="006915FE"/>
+    <w:rsid w:val="00693A1A"/>
+    <w:rsid w:val="006A0298"/>
     <w:rsid w:val="006A0E4A"/>
     <w:rsid w:val="006A2A23"/>
     <w:rsid w:val="006B0D79"/>
-    <w:rsid w:val="006B57EC"/>
+    <w:rsid w:val="006C3F18"/>
+    <w:rsid w:val="006D3B2B"/>
+    <w:rsid w:val="006E6453"/>
     <w:rsid w:val="006F009B"/>
+    <w:rsid w:val="006F0FA9"/>
     <w:rsid w:val="006F3362"/>
     <w:rsid w:val="0071366E"/>
-    <w:rsid w:val="00721A8C"/>
+    <w:rsid w:val="00713999"/>
+    <w:rsid w:val="00726FF7"/>
     <w:rsid w:val="00730F88"/>
+    <w:rsid w:val="00740021"/>
+    <w:rsid w:val="00740D94"/>
+    <w:rsid w:val="007553D1"/>
+    <w:rsid w:val="0075594B"/>
     <w:rsid w:val="007562CF"/>
     <w:rsid w:val="00760761"/>
+    <w:rsid w:val="00760E4A"/>
     <w:rsid w:val="00762FD2"/>
+    <w:rsid w:val="007729EA"/>
     <w:rsid w:val="00775E14"/>
+    <w:rsid w:val="007812C4"/>
     <w:rsid w:val="0078517B"/>
-    <w:rsid w:val="007951CB"/>
+    <w:rsid w:val="00792728"/>
+    <w:rsid w:val="007928E5"/>
+    <w:rsid w:val="007936B3"/>
+    <w:rsid w:val="007C48AA"/>
+    <w:rsid w:val="007D3E5C"/>
     <w:rsid w:val="007D4676"/>
+    <w:rsid w:val="007D5563"/>
     <w:rsid w:val="007D5ACD"/>
     <w:rsid w:val="007D69B6"/>
-    <w:rsid w:val="007E01BB"/>
+    <w:rsid w:val="007E300B"/>
     <w:rsid w:val="007F08BD"/>
+    <w:rsid w:val="007F2097"/>
+    <w:rsid w:val="007F4465"/>
+    <w:rsid w:val="00810382"/>
+    <w:rsid w:val="00821519"/>
+    <w:rsid w:val="00830060"/>
+    <w:rsid w:val="00834B02"/>
     <w:rsid w:val="00846013"/>
+    <w:rsid w:val="00853931"/>
     <w:rsid w:val="008604AA"/>
-    <w:rsid w:val="0086697A"/>
+    <w:rsid w:val="008668D3"/>
+    <w:rsid w:val="00876919"/>
+    <w:rsid w:val="008A2C6B"/>
+    <w:rsid w:val="008A68D4"/>
     <w:rsid w:val="008A7B4F"/>
     <w:rsid w:val="008B2B67"/>
-    <w:rsid w:val="008D2B44"/>
+    <w:rsid w:val="008C2F1D"/>
+    <w:rsid w:val="008C6BC4"/>
+    <w:rsid w:val="008E162D"/>
+    <w:rsid w:val="008E172D"/>
+    <w:rsid w:val="008E6099"/>
+    <w:rsid w:val="008E73F3"/>
     <w:rsid w:val="008F07A6"/>
+    <w:rsid w:val="008F5488"/>
+    <w:rsid w:val="00903979"/>
     <w:rsid w:val="0091697B"/>
-    <w:rsid w:val="00927FCD"/>
+    <w:rsid w:val="009264B8"/>
+    <w:rsid w:val="00942B02"/>
+    <w:rsid w:val="009463F4"/>
     <w:rsid w:val="00953FEA"/>
-    <w:rsid w:val="009567AC"/>
+    <w:rsid w:val="0095583C"/>
+    <w:rsid w:val="00970AD9"/>
+    <w:rsid w:val="00971F56"/>
     <w:rsid w:val="00972872"/>
+    <w:rsid w:val="009728AF"/>
+    <w:rsid w:val="00973E19"/>
     <w:rsid w:val="00982FE8"/>
     <w:rsid w:val="00985AAA"/>
     <w:rsid w:val="009945A3"/>
+    <w:rsid w:val="009A5938"/>
     <w:rsid w:val="009B757C"/>
+    <w:rsid w:val="009C12A2"/>
     <w:rsid w:val="009C4E60"/>
     <w:rsid w:val="009D328A"/>
+    <w:rsid w:val="009D562F"/>
     <w:rsid w:val="009D6399"/>
     <w:rsid w:val="009D6A80"/>
+    <w:rsid w:val="009E1D9A"/>
+    <w:rsid w:val="009E2D4C"/>
+    <w:rsid w:val="009E32B3"/>
     <w:rsid w:val="009E647B"/>
     <w:rsid w:val="009E7707"/>
     <w:rsid w:val="009E7DDC"/>
     <w:rsid w:val="009F499F"/>
+    <w:rsid w:val="00A062D0"/>
     <w:rsid w:val="00A11EAB"/>
+    <w:rsid w:val="00A21545"/>
     <w:rsid w:val="00A23978"/>
+    <w:rsid w:val="00A4339C"/>
+    <w:rsid w:val="00A47852"/>
     <w:rsid w:val="00A47BEA"/>
+    <w:rsid w:val="00A536F8"/>
     <w:rsid w:val="00A54D23"/>
-    <w:rsid w:val="00A607D9"/>
+    <w:rsid w:val="00A602F7"/>
     <w:rsid w:val="00A6267F"/>
-    <w:rsid w:val="00A635BC"/>
+    <w:rsid w:val="00A665FD"/>
     <w:rsid w:val="00A80BF6"/>
     <w:rsid w:val="00A81EAB"/>
-    <w:rsid w:val="00A90DDB"/>
+    <w:rsid w:val="00A87F76"/>
     <w:rsid w:val="00A913DC"/>
     <w:rsid w:val="00A95093"/>
-    <w:rsid w:val="00A958C5"/>
     <w:rsid w:val="00AA6996"/>
     <w:rsid w:val="00AB02B3"/>
+    <w:rsid w:val="00AB1A3D"/>
     <w:rsid w:val="00AD099F"/>
     <w:rsid w:val="00AD5237"/>
     <w:rsid w:val="00AD5B9E"/>
-    <w:rsid w:val="00AE364E"/>
+    <w:rsid w:val="00AE0D18"/>
+    <w:rsid w:val="00AE35F1"/>
+    <w:rsid w:val="00AE75AA"/>
+    <w:rsid w:val="00AF122D"/>
+    <w:rsid w:val="00AF308C"/>
     <w:rsid w:val="00AF3590"/>
+    <w:rsid w:val="00B02400"/>
+    <w:rsid w:val="00B042F0"/>
     <w:rsid w:val="00B06731"/>
+    <w:rsid w:val="00B10B27"/>
     <w:rsid w:val="00B22691"/>
+    <w:rsid w:val="00B321B8"/>
     <w:rsid w:val="00B3468B"/>
     <w:rsid w:val="00B361CD"/>
+    <w:rsid w:val="00B63EF1"/>
+    <w:rsid w:val="00B834F5"/>
+    <w:rsid w:val="00B853E4"/>
     <w:rsid w:val="00B91A01"/>
     <w:rsid w:val="00B96658"/>
     <w:rsid w:val="00BB2843"/>
+    <w:rsid w:val="00BB3798"/>
     <w:rsid w:val="00BD548D"/>
-    <w:rsid w:val="00BD6162"/>
     <w:rsid w:val="00BD6A81"/>
+    <w:rsid w:val="00BF3F65"/>
     <w:rsid w:val="00C012EC"/>
+    <w:rsid w:val="00C0745B"/>
+    <w:rsid w:val="00C124D9"/>
     <w:rsid w:val="00C26D64"/>
-    <w:rsid w:val="00C45010"/>
+    <w:rsid w:val="00C34449"/>
+    <w:rsid w:val="00C40F04"/>
+    <w:rsid w:val="00C43902"/>
     <w:rsid w:val="00C5747C"/>
-    <w:rsid w:val="00C61FD8"/>
-    <w:rsid w:val="00C62AB8"/>
+    <w:rsid w:val="00C615F3"/>
     <w:rsid w:val="00C70474"/>
     <w:rsid w:val="00C72098"/>
+    <w:rsid w:val="00C75D40"/>
     <w:rsid w:val="00C822F5"/>
     <w:rsid w:val="00C82861"/>
+    <w:rsid w:val="00C94D69"/>
+    <w:rsid w:val="00CB3282"/>
+    <w:rsid w:val="00CC2768"/>
     <w:rsid w:val="00CC4F04"/>
+    <w:rsid w:val="00CE1F9B"/>
     <w:rsid w:val="00CF2FFC"/>
+    <w:rsid w:val="00CF7849"/>
+    <w:rsid w:val="00CF790D"/>
+    <w:rsid w:val="00D0035E"/>
     <w:rsid w:val="00D0315B"/>
     <w:rsid w:val="00D03BCB"/>
-    <w:rsid w:val="00D13927"/>
+    <w:rsid w:val="00D042F8"/>
+    <w:rsid w:val="00D0584D"/>
+    <w:rsid w:val="00D10A66"/>
     <w:rsid w:val="00D40AA3"/>
+    <w:rsid w:val="00D449F2"/>
     <w:rsid w:val="00D506E5"/>
-    <w:rsid w:val="00D655B5"/>
+    <w:rsid w:val="00D5313C"/>
     <w:rsid w:val="00D728B5"/>
-    <w:rsid w:val="00D8260F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DC6447"/>
+    <w:rsid w:val="00D778B6"/>
+    <w:rsid w:val="00D94857"/>
+    <w:rsid w:val="00D974E5"/>
+    <w:rsid w:val="00DA70A4"/>
+    <w:rsid w:val="00DD5278"/>
     <w:rsid w:val="00DF1BC5"/>
+    <w:rsid w:val="00E12E2D"/>
+    <w:rsid w:val="00E15DF3"/>
     <w:rsid w:val="00E206DD"/>
     <w:rsid w:val="00E32591"/>
     <w:rsid w:val="00E3411C"/>
+    <w:rsid w:val="00E349E4"/>
+    <w:rsid w:val="00E36446"/>
     <w:rsid w:val="00E405C4"/>
+    <w:rsid w:val="00E42FA0"/>
     <w:rsid w:val="00E43C79"/>
+    <w:rsid w:val="00E45899"/>
+    <w:rsid w:val="00E464FD"/>
     <w:rsid w:val="00E56B81"/>
     <w:rsid w:val="00E60B0A"/>
-    <w:rsid w:val="00E925D3"/>
+    <w:rsid w:val="00E720AA"/>
+    <w:rsid w:val="00E72318"/>
+    <w:rsid w:val="00E74A76"/>
+    <w:rsid w:val="00E820D3"/>
+    <w:rsid w:val="00E84B38"/>
+    <w:rsid w:val="00E8582C"/>
     <w:rsid w:val="00E97C2E"/>
     <w:rsid w:val="00EA21DC"/>
     <w:rsid w:val="00EA2A29"/>
     <w:rsid w:val="00EC43C8"/>
+    <w:rsid w:val="00EC6409"/>
+    <w:rsid w:val="00EE3AA1"/>
+    <w:rsid w:val="00EE5440"/>
+    <w:rsid w:val="00EF0A58"/>
+    <w:rsid w:val="00EF3F1A"/>
     <w:rsid w:val="00EF6E7A"/>
     <w:rsid w:val="00EF7F15"/>
+    <w:rsid w:val="00F12F42"/>
     <w:rsid w:val="00F14673"/>
+    <w:rsid w:val="00F3106C"/>
     <w:rsid w:val="00F321D8"/>
+    <w:rsid w:val="00F34BC5"/>
+    <w:rsid w:val="00F37F83"/>
+    <w:rsid w:val="00F43FBE"/>
     <w:rsid w:val="00F51988"/>
     <w:rsid w:val="00F60249"/>
+    <w:rsid w:val="00F62176"/>
     <w:rsid w:val="00F6320F"/>
     <w:rsid w:val="00F73535"/>
     <w:rsid w:val="00F84EF1"/>
     <w:rsid w:val="00F856CD"/>
+    <w:rsid w:val="00F85CE7"/>
+    <w:rsid w:val="00FA11F4"/>
+    <w:rsid w:val="00FA1255"/>
     <w:rsid w:val="00FA2DD2"/>
+    <w:rsid w:val="00FA41EC"/>
     <w:rsid w:val="00FB074C"/>
+    <w:rsid w:val="00FB7E0D"/>
     <w:rsid w:val="00FC6550"/>
     <w:rsid w:val="00FC68D0"/>
+    <w:rsid w:val="00FD1BF3"/>
     <w:rsid w:val="00FD7F50"/>
-    <w:rsid w:val="00FF77EF"/>
+    <w:rsid w:val="00FE07C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7DAB9AD3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B2CA4550-CDBC-4777-91BB-11545857CB36}"/>
+  <w15:docId w15:val="{F379D72D-4A33-4592-92BF-04905D67BEC2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5664,51 +6492,51 @@
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6072,51 +6900,50 @@
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D24E1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D24E1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D24E1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D24E1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00281ADE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
@@ -6155,157 +6982,136 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00972872"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00972872"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C1BC3"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:snapToGrid/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001655A5"/>
+    <w:rsid w:val="00876919"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="58477379">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="975376346">
-[...37 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CCEEE664-D66C-498A-8286-009110691382}"/>
+        <w:guid w:val="{D7A95538-FF40-49CE-B077-CC4EDAD3BBE4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008161DA" w:rsidRDefault="0012229C">
-          <w:r w:rsidRPr="00F8674D">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00210CAD">
+          <w:r w:rsidRPr="00A80D4B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -6318,95 +7124,77 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0012229C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BF2755"/>
+    <w:rsidRoot w:val="00210CAD"/>
+    <w:rsid w:val="00210CAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
@@ -6811,51 +7599,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0012229C"/>
+    <w:rsid w:val="00210CAD"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7130,82 +7918,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7529D332-BCDF-4DF6-9437-F3CA7548986A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65EB6148-840F-4B2E-B2B6-8F6BFAF31AB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>117</Words>
-  <Characters>740</Characters>
+  <Words>122</Words>
+  <Characters>775</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>856</CharactersWithSpaces>
+  <CharactersWithSpaces>896</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Regula Notter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>