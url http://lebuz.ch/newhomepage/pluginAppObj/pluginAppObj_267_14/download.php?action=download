--- v1 (2026-08-11)
+++ v2 (2026-09-25)
@@ -10,71 +10,54 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="4C2E0F86" w14:textId="01F96A3A" w:rsidR="00AE0D18" w:rsidRDefault="00876919" w:rsidP="00DD5278">
-[...19 lines deleted...]
-      <w:r w:rsidR="008C2F1D">
+    <w:p w14:paraId="4C2E0F86" w14:textId="4C7CB971" w:rsidR="00AE0D18" w:rsidRDefault="008C2F1D" w:rsidP="00DD5278">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:snapToGrid/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70E69CBB" wp14:editId="31112F5F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1087200" cy="1087200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21196"/>
                 <wp:lineTo x="21196" y="21196"/>
                 <wp:lineTo x="21196" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
@@ -111,57 +94,52 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00970AD9">
         <w:t xml:space="preserve">Zunft der </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00970AD9">
         <w:t>Letzibuzäli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1A9CBE34" w14:textId="5F649586" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Chamerstrasse</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 65</w:t>
+        <w:t>Chamerstrasse 65</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2BB594" w14:textId="349C521E" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
       <w:r>
         <w:t xml:space="preserve">6300 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Zug</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6784CD13" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278"/>
     <w:p w14:paraId="0B3FDA2E" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="565EAB57" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
@@ -182,95 +160,51 @@
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="796BDE62" w14:textId="26CD09EF" w:rsidR="00970AD9" w:rsidRPr="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970AD9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anmeldeformular </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> Zug</w:t>
+        <w:t>Anmeldeformular Guggenauftritt 06.02.2026, Lebuzenmeile Zug</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="787AB93A" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="605D8925" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -327,66 +261,66 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1590"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1653709459"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="57113011" w14:textId="30B0074C" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
+              <w:p w14:paraId="57113011" w14:textId="332CC031" w:rsidR="00970AD9" w:rsidRDefault="00B77068" w:rsidP="00B77068">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A80D4B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
-                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00970AD9" w14:paraId="244E206D" w14:textId="77777777" w:rsidTr="00970AD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E6FC483" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="333B08F9" w14:textId="201A5D08" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
@@ -408,50 +342,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="18C04636" w14:textId="7904FDF8" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1050616386"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2352387F" w14:textId="153F29E8" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A80D4B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00970AD9" w14:paraId="4566D857" w14:textId="77777777" w:rsidTr="00970AD9">
@@ -489,50 +424,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="643EC997" w14:textId="18C110E4" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1535492935"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="57C89772" w14:textId="62C0BB5C" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A80D4B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00970AD9" w14:paraId="2ACFDCFE" w14:textId="77777777" w:rsidTr="00970AD9">
@@ -571,50 +507,51 @@
           </w:p>
           <w:p w14:paraId="158658FA" w14:textId="115A138E" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1276443775"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5E101A5A" w14:textId="08EE8501" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A80D4B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00970AD9" w14:paraId="3A33B5A2" w14:textId="77777777" w:rsidTr="00970AD9">
@@ -653,50 +590,51 @@
           </w:p>
           <w:p w14:paraId="035DBE24" w14:textId="64112DA5" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-214126109"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3E541197" w14:textId="60AFC4FD" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A80D4B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00970AD9" w14:paraId="495AD7DE" w14:textId="77777777" w:rsidTr="00970AD9">
@@ -735,50 +673,51 @@
           </w:p>
           <w:p w14:paraId="6CCBD147" w14:textId="2D888086" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="813604934"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6228914B" w14:textId="0185C2BE" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A80D4B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00970AD9" w14:paraId="61006EB5" w14:textId="77777777" w:rsidTr="00970AD9">
@@ -817,50 +756,51 @@
           </w:p>
           <w:p w14:paraId="35C7B647" w14:textId="39B08C4D" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1042363268"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="49A884EE" w14:textId="03325112" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A80D4B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00970AD9" w14:paraId="21586C44" w14:textId="77777777" w:rsidTr="00970AD9">
@@ -898,50 +838,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="367AA327" w14:textId="1874CE0F" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-935974823"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="19D1D155" w14:textId="17AE51CC" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A80D4B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00970AD9" w14:paraId="3BD68E67" w14:textId="77777777" w:rsidTr="00970AD9">
@@ -980,50 +921,51 @@
           </w:p>
           <w:p w14:paraId="0A4A2D43" w14:textId="715AD497" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1931002065"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5AB70F65" w14:textId="33112BA1" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A80D4B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00970AD9" w14:paraId="17CCC35E" w14:textId="77777777" w:rsidTr="00970AD9">
@@ -1062,50 +1004,51 @@
           </w:p>
           <w:p w14:paraId="2468BCCC" w14:textId="398C5716" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1245871411"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="611FB0C1" w14:textId="1EE484DB" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A80D4B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00970AD9" w14:paraId="7AD8604B" w14:textId="77777777" w:rsidTr="00970AD9">
@@ -1213,119 +1156,129 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71CB7DA9" w14:textId="51F8B942" w:rsidR="00970AD9" w:rsidRPr="00792728" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="81263508"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1081868574"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5228" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="26A09DF4" w14:textId="6BD9650D" w:rsidR="00970AD9" w:rsidRDefault="00876919" w:rsidP="00DD5278">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A80D4B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E564FEB" w14:textId="77777777" w:rsidR="00970AD9" w:rsidRDefault="00970AD9" w:rsidP="00DD5278">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B13DBA" w14:textId="676A80DC" w:rsidR="00792728" w:rsidRPr="00792728" w:rsidRDefault="00792728" w:rsidP="00792728">
+    <w:p w14:paraId="11B13DBA" w14:textId="2673A657" w:rsidR="00792728" w:rsidRPr="00792728" w:rsidRDefault="00792728" w:rsidP="00792728">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00792728">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Einsenden bis </w:t>
       </w:r>
       <w:r w:rsidR="00596C4F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20.12.2026</w:t>
       </w:r>
+      <w:r w:rsidR="00247805">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per E-Mail an: gugge</w:t>
+      </w:r>
       <w:r w:rsidRPr="00792728">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> per E-Mail an: umzug@lebuz.ch</w:t>
+        <w:t>@lebuz.ch</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00792728" w:rsidRPr="00792728" w:rsidSect="00942B02">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="720" w:bottom="284" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="24C1345A" w14:textId="77777777" w:rsidR="009463F4" w:rsidRDefault="009463F4" w:rsidP="005D24E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2724F019" w14:textId="77777777" w:rsidR="009463F4" w:rsidRDefault="009463F4" w:rsidP="005D24E1">
       <w:r>
@@ -1539,51 +1492,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
           <w:pict>
             <v:rect w14:anchorId="22990043" id="Rechteck 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:14.2pt;margin-top:14.2pt;width:566.95pt;height:813.55pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsiGPAhwIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGyEMfp+0/4B4Xy+XtusW9VJFrTpN&#10;6tpo7dRnykEPCTADkkv262fgcsm69mXaPXCA7c/2h+3zi43RZC18UGAbWh9NKBGWQ6vsc0N/PFx/&#10;+ERJiMy2TIMVDd2KQC/m79+d924mptCBboUnCGLDrHcN7WJ0s6oKvBOGhSNwwqJQgjcs4tE/V61n&#10;PaIbXU0nk49VD751HrgIAW+vipDOM76Ugsc7KYOIRDcUY4t59Xl9Sms1P2ezZ89cp/gQBvuHKAxT&#10;Fp2OUFcsMrLy6i8oo7iHADIecTAVSKm4yDlgNvXkRTb3HXMi54LkBDfSFP4fLL9d37ulRxp6F2YB&#10;tymLjfQm/TE+sslkbUeyxCYSjpdnSD9+lHCU1ZPj43ROfFZ7e+dD/CLAkLRpqMfnyCyx9U2IRXWn&#10;ktxZuFZa5yfRlvQIOz1DzCQKoFWbpPmQqkNcak/WDN+VcS5srLOeXplv0Jb7s9N9RLmgkkmO7wAN&#10;o9UWL/fp513capFcaftdSKJaTHhaAnnbd+hYK4rr+k3XGTAhS0xmxC7Bj0H+mVchatBPpiIX9mg8&#10;MPR6YMV4tMiewcbR2CgL/rXMNDI6eC76O5IKNYmlJ2i3S088lLYKjl8rfOgbFuKSeewjrA6cDfEO&#10;F6kBHxSGHSUd+F+v3Sd9LG+UUtJjXzY0/FwxLyjRXy0W/uf65CQ1cj6cnGIVUuIPJU+HErsyl4Al&#10;UuMUcjxvk37Uu630YB5xhCySVxQxy9F3Q3n0u8NlLPMChxAXi0VWw+Z1LN7Ye8cTeGI1FfLD5pF5&#10;N1R7xE65hV0Ps9mLoi+6ydLCYhVBqtwRe14HvrHxc80OQypNlsNz1tqP0vlvAAAA//8DAFBLAwQU&#10;AAYACAAAACEATJlNlt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF70L/wzKCN7tp&#10;bEKJ2ZRW0JMI1go9brNjEs3Oxuy2if31TkGwp5nhPd58L1+OthVH7H3jSMFsGoFAKp1pqFKwfXu8&#10;XYDwQZPRrSNU8IMelsXkKteZcQO94nETKsEh5DOtoA6hy6T0ZY1W+6nrkFj7cL3Vgc++kqbXA4fb&#10;VsZRlEqrG+IPte7wocbya3OwCuj9ab17iYZwWu3kHEc80fP3p1I31+PqHkTAMfyb4YzP6FAw094d&#10;yHjRKogXc3b+zbM+S+M7EHve0iRJQBa5vOxQ/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDsiGPAhwIAAJIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBMmU2W3wAAAAsBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" o:allowoverlap="f" filled="f" strokecolor="#2f5496 [2404]" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="097A2F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9BE892A"/>
     <w:lvl w:ilvl="0" w:tplc="0807000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -6004,51 +5957,51 @@
   <w:num w:numId="34">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="6N41yngSY0NbIVnzq496khe3YmA12GyP82slYO2APGlZFIZstpf+lP9G7kXTzpMcLS5t8eOoDVhNjnOFqo3Qag==" w:salt="UGb6BJqil83jm8lLc3JGgg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UloWyvxHviNa/k4AxGW7xxgJQS3oz9OcauqPF6orRLFMUAdf7jTYRSDFDYVwj1esv2Qy4wN98hjpsStvOU/8Tg==" w:salt="JnwtCj+H6RC5Vkd44UFz8A=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000024EE"/>
     <w:rsid w:val="00001586"/>
     <w:rsid w:val="000024EE"/>
@@ -6073,50 +6026,51 @@
     <w:rsid w:val="000E232C"/>
     <w:rsid w:val="000E679E"/>
     <w:rsid w:val="000E767C"/>
     <w:rsid w:val="000F5256"/>
     <w:rsid w:val="00102AB6"/>
     <w:rsid w:val="00135784"/>
     <w:rsid w:val="00143248"/>
     <w:rsid w:val="001571CF"/>
     <w:rsid w:val="0016324D"/>
     <w:rsid w:val="00164306"/>
     <w:rsid w:val="00172795"/>
     <w:rsid w:val="001902E1"/>
     <w:rsid w:val="00194F20"/>
     <w:rsid w:val="001B0F49"/>
     <w:rsid w:val="001C14EB"/>
     <w:rsid w:val="001C174B"/>
     <w:rsid w:val="001D5F7F"/>
     <w:rsid w:val="001E536A"/>
     <w:rsid w:val="001F15E9"/>
     <w:rsid w:val="00215B0F"/>
     <w:rsid w:val="002172E0"/>
     <w:rsid w:val="002213A7"/>
     <w:rsid w:val="00222BD9"/>
     <w:rsid w:val="002416C4"/>
     <w:rsid w:val="00244B25"/>
+    <w:rsid w:val="00247805"/>
     <w:rsid w:val="002545C0"/>
     <w:rsid w:val="00260652"/>
     <w:rsid w:val="00266DE4"/>
     <w:rsid w:val="00271BCD"/>
     <w:rsid w:val="00272219"/>
     <w:rsid w:val="002773B5"/>
     <w:rsid w:val="00281ADE"/>
     <w:rsid w:val="00291D10"/>
     <w:rsid w:val="002A1331"/>
     <w:rsid w:val="002A1754"/>
     <w:rsid w:val="002B2FE7"/>
     <w:rsid w:val="002C3801"/>
     <w:rsid w:val="002D7A75"/>
     <w:rsid w:val="002D7CE5"/>
     <w:rsid w:val="002E72CF"/>
     <w:rsid w:val="002E79F1"/>
     <w:rsid w:val="002F2CF0"/>
     <w:rsid w:val="002F5702"/>
     <w:rsid w:val="00302930"/>
     <w:rsid w:val="00306E99"/>
     <w:rsid w:val="0031327E"/>
     <w:rsid w:val="00336264"/>
     <w:rsid w:val="00344C0F"/>
     <w:rsid w:val="00354162"/>
     <w:rsid w:val="003552C4"/>
@@ -6305,50 +6259,51 @@
     <w:rsid w:val="00A81EAB"/>
     <w:rsid w:val="00A87F76"/>
     <w:rsid w:val="00A913DC"/>
     <w:rsid w:val="00A95093"/>
     <w:rsid w:val="00AA6996"/>
     <w:rsid w:val="00AB02B3"/>
     <w:rsid w:val="00AB1A3D"/>
     <w:rsid w:val="00AD099F"/>
     <w:rsid w:val="00AD5237"/>
     <w:rsid w:val="00AD5B9E"/>
     <w:rsid w:val="00AE0D18"/>
     <w:rsid w:val="00AE35F1"/>
     <w:rsid w:val="00AE75AA"/>
     <w:rsid w:val="00AF122D"/>
     <w:rsid w:val="00AF308C"/>
     <w:rsid w:val="00AF3590"/>
     <w:rsid w:val="00B02400"/>
     <w:rsid w:val="00B042F0"/>
     <w:rsid w:val="00B06731"/>
     <w:rsid w:val="00B10B27"/>
     <w:rsid w:val="00B22691"/>
     <w:rsid w:val="00B321B8"/>
     <w:rsid w:val="00B3468B"/>
     <w:rsid w:val="00B361CD"/>
     <w:rsid w:val="00B63EF1"/>
+    <w:rsid w:val="00B77068"/>
     <w:rsid w:val="00B834F5"/>
     <w:rsid w:val="00B853E4"/>
     <w:rsid w:val="00B91A01"/>
     <w:rsid w:val="00B96658"/>
     <w:rsid w:val="00BB2843"/>
     <w:rsid w:val="00BB3798"/>
     <w:rsid w:val="00BD548D"/>
     <w:rsid w:val="00BD6A81"/>
     <w:rsid w:val="00BF3F65"/>
     <w:rsid w:val="00C012EC"/>
     <w:rsid w:val="00C0745B"/>
     <w:rsid w:val="00C124D9"/>
     <w:rsid w:val="00C26D64"/>
     <w:rsid w:val="00C34449"/>
     <w:rsid w:val="00C40F04"/>
     <w:rsid w:val="00C43902"/>
     <w:rsid w:val="00C5747C"/>
     <w:rsid w:val="00C615F3"/>
     <w:rsid w:val="00C70474"/>
     <w:rsid w:val="00C72098"/>
     <w:rsid w:val="00C75D40"/>
     <w:rsid w:val="00C822F5"/>
     <w:rsid w:val="00C82861"/>
     <w:rsid w:val="00C94D69"/>
     <w:rsid w:val="00CB3282"/>
@@ -7066,51 +7021,51 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D7A95538-FF40-49CE-B077-CC4EDAD3BBE4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00210CAD">
+        <w:p w:rsidR="00C55DA6" w:rsidRDefault="00210CAD">
           <w:r w:rsidRPr="00A80D4B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -7151,50 +7106,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00210CAD"/>
     <w:rsid w:val="00210CAD"/>
+    <w:rsid w:val="00C55DA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
@@ -7918,82 +7874,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65EB6148-840F-4B2E-B2B6-8F6BFAF31AB8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B4491C5-9D8D-47E5-9F13-C9C74A39C821}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>122</Words>
-  <Characters>775</Characters>
+  <Words>117</Words>
+  <Characters>741</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>896</CharactersWithSpaces>
+  <CharactersWithSpaces>857</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Regula Notter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>